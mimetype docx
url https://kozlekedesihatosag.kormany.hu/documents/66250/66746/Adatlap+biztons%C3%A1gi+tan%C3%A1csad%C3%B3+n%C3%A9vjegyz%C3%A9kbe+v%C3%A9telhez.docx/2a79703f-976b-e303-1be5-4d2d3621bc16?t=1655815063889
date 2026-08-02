--- v0 (2026-04-11)
+++ v1 (2026-08-02)
@@ -1,103 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="006138D7" w:rsidRPr="001B2EBF" w:rsidRDefault="00765B88" w:rsidP="00327CAC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:spacing w:val="60"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:spacing w:val="60"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>ADATLAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C12FA" w:rsidRPr="001B2EBF" w:rsidRDefault="0022267C" w:rsidP="009C12FA">
+    <w:p w:rsidR="009C12FA" w:rsidRDefault="0022267C" w:rsidP="009C12FA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022267C">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BIZTONSÁGI TANÁCSADÓ NÉVJEGYZÉKBE VÉTELÉHEZ</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00E20096" w:rsidRPr="001B2EBF" w:rsidRDefault="00E20096" w:rsidP="009C12FA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00E203C7" w:rsidRDefault="00E203C7" w:rsidP="006D3B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
@@ -1378,52 +1388,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ft</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> átutalásának</w:t>
       </w:r>
       <w:r w:rsidR="00BF03C1" w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hiteles banki igazolása</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007915CD" w:rsidRPr="001B2EBF" w:rsidRDefault="007915CD" w:rsidP="00773001">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -1438,76 +1446,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A nem kívánt rész törlendő</w:t>
       </w:r>
       <w:r w:rsidR="00A45B3C" w:rsidRPr="001B2EBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007915CD" w:rsidRPr="001B2EBF" w:rsidSect="001B2EBF">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="142" w:right="1134" w:bottom="993" w:left="1134" w:header="146" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C1333" w:rsidRDefault="000256FF">
+    <w:p w:rsidR="00FA291F" w:rsidRDefault="00FA291F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C1333" w:rsidRDefault="000256FF">
+    <w:p w:rsidR="00FA291F" w:rsidRDefault="00FA291F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1560,164 +1564,145 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00371A2E" w:rsidRDefault="00371A2E">
+  <w:p w:rsidR="00172299" w:rsidRPr="00E62F8A" w:rsidRDefault="00E62F8A" w:rsidP="00E62F8A">
     <w:pPr>
       <w:pStyle w:val="llb"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r w:rsidRPr="00414F04">
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00D966DA">
+      <w:t>Hivatali kapu: EKMKGHF</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Postacím: </w:t>
+      <w:t xml:space="preserve">; KRID: </w:t>
     </w:r>
-    <w:r w:rsidR="001B2EBF">
+    <w:r w:rsidRPr="00414F04">
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1442 Budapest, Pf.: 89.</w:t>
+      <w:t>169787771</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D966DA">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Telefon: (06 1) 477-1551</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> E-mail: </w:t>
+      <w:t xml:space="preserve">; e-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00371A2E" w:rsidRPr="00093B7A">
+      <w:r w:rsidRPr="002C54EB">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>kepzes-kghf@ekm.gov.hu</w:t>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kepzes-kghf@kbm.gov.hu</w:t>
       </w:r>
     </w:hyperlink>
-  </w:p>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00D966DA">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Web: www.kormany.hu</w:t>
+      <w:t>; levelezési cím: 1</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00414F04">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>442 Budapest, Pf. 89.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C1333" w:rsidRDefault="000256FF">
+    <w:p w:rsidR="00FA291F" w:rsidRDefault="00FA291F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C1333" w:rsidRDefault="000256FF">
+    <w:p w:rsidR="00FA291F" w:rsidRDefault="00FA291F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="001B2EBF" w:rsidRDefault="001B2EBF" w:rsidP="001B2EBF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004A2005">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E194EC6" wp14:editId="5BF0073A">
           <wp:extent cx="5264150" cy="819150"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="Kép 13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1756,75 +1741,79 @@
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="001B2EBF" w:rsidRPr="00545CAC" w:rsidRDefault="001B2EBF" w:rsidP="001B2EBF">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri"/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00545CAC">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri"/>
         <w:caps/>
       </w:rPr>
-      <w:t>Építési és Közlekedési Minisztérium</w:t>
+      <w:t xml:space="preserve">Közlekedési </w:t>
+    </w:r>
+    <w:r w:rsidR="00E62F8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri"/>
+        <w:caps/>
+      </w:rPr>
+      <w:t xml:space="preserve">ÉS BERUHÁZÁSI </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00545CAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri"/>
+        <w:caps/>
+      </w:rPr>
+      <w:t>Minisztérium</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="001B2EBF" w:rsidRDefault="001B2EBF" w:rsidP="001B2EBF">
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00545CAC">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Calibri"/>
         <w:caps/>
       </w:rPr>
       <w:t>KÖZÚTI GÉPJÁRMŰ-KÖZLEKEDÉSI HATÓSÁGI FŐOSZTÁLY</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466B2F38"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76180F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
@@ -1938,57 +1927,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF03C1"/>
     <w:rsid w:val="000256FF"/>
     <w:rsid w:val="00034393"/>
     <w:rsid w:val="0005188B"/>
     <w:rsid w:val="00054756"/>
     <w:rsid w:val="000664FC"/>
     <w:rsid w:val="000873E2"/>
     <w:rsid w:val="00145E0B"/>
@@ -2025,77 +2014,81 @@
     <w:rsid w:val="00850EEE"/>
     <w:rsid w:val="00897D5B"/>
     <w:rsid w:val="008E1BEF"/>
     <w:rsid w:val="00942476"/>
     <w:rsid w:val="00977D51"/>
     <w:rsid w:val="009B11DD"/>
     <w:rsid w:val="009C12FA"/>
     <w:rsid w:val="009C1333"/>
     <w:rsid w:val="00A45B3C"/>
     <w:rsid w:val="00A7382B"/>
     <w:rsid w:val="00A8741B"/>
     <w:rsid w:val="00B05D58"/>
     <w:rsid w:val="00B0783A"/>
     <w:rsid w:val="00B230C8"/>
     <w:rsid w:val="00BA7C79"/>
     <w:rsid w:val="00BF03C1"/>
     <w:rsid w:val="00C153F3"/>
     <w:rsid w:val="00C37C44"/>
     <w:rsid w:val="00C4542B"/>
     <w:rsid w:val="00C565CC"/>
     <w:rsid w:val="00CB69A3"/>
     <w:rsid w:val="00D966DA"/>
     <w:rsid w:val="00DB7746"/>
     <w:rsid w:val="00DF7AED"/>
     <w:rsid w:val="00E021D7"/>
+    <w:rsid w:val="00E20096"/>
     <w:rsid w:val="00E203C7"/>
     <w:rsid w:val="00E24910"/>
     <w:rsid w:val="00E37E5A"/>
+    <w:rsid w:val="00E62F8A"/>
     <w:rsid w:val="00E85446"/>
     <w:rsid w:val="00E91C0F"/>
     <w:rsid w:val="00EC2C7A"/>
+    <w:rsid w:val="00ED06B5"/>
     <w:rsid w:val="00F222D6"/>
     <w:rsid w:val="00F476B2"/>
     <w:rsid w:val="00F513E2"/>
+    <w:rsid w:val="00FA291F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{A6FA5B9E-6B16-4458-B67C-88808277BEC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -3072,58 +3065,58 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kepzes-kghf@ekm.gov.hu" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kepzes-kghf@kbm.gov.hu" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3374,65 +3367,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>122</Words>
-  <Characters>847</Characters>
+  <Characters>848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NKH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>968</CharactersWithSpaces>
+  <CharactersWithSpaces>969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Szendrődi Júlia Emese</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>