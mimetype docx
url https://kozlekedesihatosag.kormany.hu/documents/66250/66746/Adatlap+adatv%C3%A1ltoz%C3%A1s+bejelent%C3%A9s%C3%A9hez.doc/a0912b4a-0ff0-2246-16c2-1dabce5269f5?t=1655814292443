--- v0 (2026-02-28)
+++ v1 (2026-07-16)
@@ -1,122 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p w:rsidR="00525C37" w:rsidRDefault="00525C37" w:rsidP="00144F40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00144F40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>ADATLAP</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="60"/>
-[...4 lines deleted...]
-        <w:t>ADATLAP</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ADATVÁLTOZÁS BEJELENTÉSE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
-[...33 lines deleted...]
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="007D1078">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>SZEMÉLYAZONOSÍTÓ ADATOK</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -189,182 +197,259 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Születési hely: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="004B02D5">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Születési dátum: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6692" w:rsidRDefault="00D27D60" w:rsidP="009C6692">
+      <w:pPr>
+        <w:pStyle w:val="llb"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Születési dátum: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC7E5F">
+        <w:t xml:space="preserve">Anyja születési neve: </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00F92970" w:rsidRDefault="00F92970" w:rsidP="00F92970">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-      </w:r>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00525C37" w:rsidRDefault="007D1078" w:rsidP="00F92970">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B5D7A">
+          <w:u w:val="double"/>
+        </w:rPr>
+        <w:t>ADATVÁLTOZÁS MEGNEVEZÉSE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7E5F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00F92970" w:rsidRDefault="007D1078" w:rsidP="00F92970">
       <w:pPr>
         <w:pStyle w:val="llb"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CSAK A MEGVÁLTOZOTT ADATOT KÉRJÜK KITÖLTENI!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F92970" w:rsidRDefault="00F92970" w:rsidP="00F92970">
+      <w:pPr>
+        <w:pStyle w:val="llb"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00F92970" w:rsidRDefault="006E5A9F" w:rsidP="00F92970">
+      <w:pPr>
+        <w:pStyle w:val="llb"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="double"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CC7E5F">
+        <w:t>ELÉRHETŐSÉGI</w:t>
+      </w:r>
+      <w:r w:rsidR="004B02D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="double"/>
         </w:rPr>
-        <w:t>KAPCSOLAT</w:t>
+        <w:t xml:space="preserve"> ADATOK</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lakcím: </w:t>
       </w:r>
     </w:p>
@@ -532,904 +617,652 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Közterület neve, jellege, házszám: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="004B02D5">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefonszám: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
+    <w:p w:rsidR="00D27D60" w:rsidRDefault="00D27D60" w:rsidP="004B02D5">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00D27D60">
-[...736 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="006D5054" w:rsidRPr="00525C37" w:rsidRDefault="006D5054" w:rsidP="00525C37">
+      <w:pPr>
+        <w:pStyle w:val="llb"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+        <w:t>VEZETŐI ENGEDÉLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D5054" w:rsidRPr="00CC7E5F" w:rsidRDefault="006D5054" w:rsidP="007D1078">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
+          <w:tab w:val="left" w:pos="4746"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CC7E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>aláírás</w:t>
+        <w:t xml:space="preserve">Vezetői engedély száma: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D1078">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Vezetői engedély érvényessége</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E5A9F" w:rsidRDefault="006E5A9F" w:rsidP="007D1078">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6096"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BÜNTETŐJOGI FELELŐSSÉGEM TUDATÁBAN KIJELENTEM, HOGY A FENTI ADATOK A VALÓSÁGNAK MEGFELELNEK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27D60" w:rsidRPr="00CC7E5F" w:rsidRDefault="00D27D60" w:rsidP="00F346A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6096"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:before="480" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kelt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> év </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> hó </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> nap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C6692" w:rsidRDefault="004B02D5" w:rsidP="00144F40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D27D60" w:rsidRPr="00CC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A47B97" w:rsidRDefault="004B02D5" w:rsidP="00144F40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7938"/>
+        </w:tabs>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aláírás</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="00A47B97" w:rsidRPr="00D27D60" w:rsidSect="006177B9">
+    <w:p w:rsidR="00F346A5" w:rsidRPr="00536BAB" w:rsidRDefault="00F346A5" w:rsidP="00F346A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:u w:val="double"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:u w:val="double"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mellékletek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F346A5" w:rsidRPr="00536BAB" w:rsidRDefault="007C1194" w:rsidP="007D1078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>személyi igazolvány</w:t>
+      </w:r>
+      <w:r w:rsidR="00F346A5" w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:eastAsia="MS Gothic" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:noProof/>
+            <w:lang w:val="cs-CZ"/>
+          </w:rPr>
+          <w:id w:val="-356812404"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007D1078">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:lang w:val="cs-CZ"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F346A5" w:rsidRPr="00536BAB" w:rsidRDefault="00CA2561" w:rsidP="007D1078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>lakcímet igazoló hatósági igazolvány</w:t>
+      </w:r>
+      <w:r w:rsidR="00F346A5" w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:eastAsia="MS Gothic" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:noProof/>
+            <w:lang w:val="cs-CZ"/>
+          </w:rPr>
+          <w:id w:val="1208529695"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F346A5" w:rsidRPr="00536BAB">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:lang w:val="cs-CZ"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F346A5" w:rsidRPr="00F346A5" w:rsidRDefault="00CA2561" w:rsidP="007D1078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>érvényes vezetői engedély</w:t>
+      </w:r>
+      <w:r w:rsidR="00F346A5" w:rsidRPr="00F346A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:noProof/>
+            <w:lang w:val="cs-CZ"/>
+          </w:rPr>
+          <w:id w:val="673689210"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F346A5" w:rsidRPr="00F346A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:lang w:val="cs-CZ"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F346A5" w:rsidRPr="00F346A5" w:rsidRDefault="00F346A5" w:rsidP="007D1078">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="927"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>eredetivel megyező másolatai</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F346A5" w:rsidRPr="00F346A5" w:rsidSect="00144F40">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="30" w:right="720" w:bottom="720" w:left="993" w:header="279" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="30" w:right="720" w:bottom="426" w:left="993" w:header="279" w:footer="402" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0054640F" w:rsidRDefault="0054640F" w:rsidP="00493337">
+    <w:p w:rsidR="003436DC" w:rsidRDefault="003436DC" w:rsidP="00493337">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0054640F" w:rsidRDefault="0054640F" w:rsidP="00493337">
+    <w:p w:rsidR="003436DC" w:rsidRDefault="003436DC" w:rsidP="00493337">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1438,92 +1271,99 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...2 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Book Antiqua">
+    <w:panose1 w:val="02040602050305030304"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:id w:val="-1411691272"/>
+      <w:id w:val="-140422025"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="006F208D" w:rsidRPr="00493337" w:rsidRDefault="006F208D" w:rsidP="00493337">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w:rsidR="006F208D" w:rsidRPr="00493337" w:rsidRDefault="006F208D" w:rsidP="00493337">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:spacing w:before="120"/>
           <w:jc w:val="center"/>
           <w:rPr>
@@ -1532,302 +1372,350 @@
         </w:pPr>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D27D60">
+        <w:r w:rsidR="007D1078">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> / </w:t>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>NUMPAGES</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D27D60">
+        <w:r w:rsidR="007D1078">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00493337">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BF6184" w:rsidRDefault="00BF6184" w:rsidP="00BF6184">
+  <w:p w:rsidR="00F346A5" w:rsidRPr="007D1078" w:rsidRDefault="00F346A5" w:rsidP="00BF6184">
     <w:pPr>
       <w:pStyle w:val="llb"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="6"/>
+        <w:szCs w:val="6"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="006F208D" w:rsidRPr="00BF6184" w:rsidRDefault="00414F04" w:rsidP="00F346A5">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00414F04">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+      <w:t>Hivatali kapu: EKMKGHF</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1442</w:t>
+      <w:t xml:space="preserve">; KRID: </w:t>
     </w:r>
-    <w:r w:rsidR="00BF6184" w:rsidRPr="00071D1C">
+    <w:r w:rsidRPr="00414F04">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Budapest, </w:t>
+      <w:t>169787771</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Pf.: 89.</w:t>
+      <w:t xml:space="preserve">; e-mail: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00511721" w:rsidRPr="002C54EB">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kepzes-kghf@kbm.gov.hu</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>; levelezési cím: 1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00414F04">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>442 Budapest, Pf. 89.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0054640F" w:rsidRDefault="0054640F" w:rsidP="00493337">
+    <w:p w:rsidR="003436DC" w:rsidRDefault="003436DC" w:rsidP="00493337">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0054640F" w:rsidRDefault="0054640F" w:rsidP="00493337">
+    <w:p w:rsidR="003436DC" w:rsidRDefault="003436DC" w:rsidP="00493337">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="006177B9" w:rsidRDefault="006177B9" w:rsidP="006177B9">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:noProof/>
         <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B18D20C" wp14:editId="723ED7BB">
-          <wp:extent cx="5742940" cy="895985"/>
+          <wp:extent cx="5742256" cy="688336"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Kép 2"/>
+          <wp:docPr id="17" name="Kép 17"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect t="23167"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5742940" cy="895985"/>
+                    <a:ext cx="5742940" cy="688418"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006177B9" w:rsidRDefault="006177B9" w:rsidP="006177B9">
+  <w:p w:rsidR="006177B9" w:rsidRDefault="00813377" w:rsidP="006177B9">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
-      <w:t xml:space="preserve">Építési és </w:t>
+      <w:t xml:space="preserve">Közlekedési </w:t>
     </w:r>
-    <w:r w:rsidR="00813377">
+    <w:r w:rsidR="00311B73">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
-      <w:t xml:space="preserve">Közlekedési </w:t>
+      <w:t xml:space="preserve">ÉS BERUHÁZÁSI </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006177B9">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
       <w:t>Minisztérium</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006177B9" w:rsidRPr="006177B9" w:rsidRDefault="0050559D" w:rsidP="006177B9">
+  <w:p w:rsidR="006177B9" w:rsidRPr="006177B9" w:rsidRDefault="0050559D" w:rsidP="00144F40">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
-      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
       <w:t>Közúti Gépjármű-Közlekedési Hatósági</w:t>
     </w:r>
     <w:r w:rsidR="006177B9">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
       <w:t xml:space="preserve"> Főosztály</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D19352D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CACEFB74"/>
     <w:lvl w:ilvl="0" w:tplc="581EFB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1897,51 +1785,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14801C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0492CE98"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2010,51 +1898,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4D2E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C254C418"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2123,51 +2011,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6A6DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F9EE722"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2236,51 +2124,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29612F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48509938"/>
     <w:lvl w:ilvl="0" w:tplc="9C4465F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2350,51 +2238,164 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CA3228A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C86B15E"/>
+    <w:lvl w:ilvl="0" w:tplc="DA381056">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A3451E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D22DECA"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2463,51 +2464,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B2E09FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0141966"/>
     <w:lvl w:ilvl="0" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2576,51 +2577,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44954734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D50A6E74"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2689,51 +2690,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466E1FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5EAA028"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2802,51 +2803,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607833CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22F0D32C"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2915,51 +2916,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65467171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EB8A2CE"/>
     <w:lvl w:ilvl="0" w:tplc="040E0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3001,51 +3002,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC071E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39E8F3B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3114,51 +3115,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBD7EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ECA8A96"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3228,348 +3229,372 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004574D0"/>
     <w:rsid w:val="00004E99"/>
     <w:rsid w:val="000071EB"/>
     <w:rsid w:val="00013F70"/>
     <w:rsid w:val="00020B1C"/>
     <w:rsid w:val="00031B45"/>
     <w:rsid w:val="00034C01"/>
     <w:rsid w:val="00042370"/>
     <w:rsid w:val="000539BC"/>
     <w:rsid w:val="00061356"/>
     <w:rsid w:val="00064117"/>
     <w:rsid w:val="00073541"/>
     <w:rsid w:val="000C555A"/>
     <w:rsid w:val="000F055B"/>
     <w:rsid w:val="00112555"/>
     <w:rsid w:val="00122B7E"/>
     <w:rsid w:val="00123A3A"/>
     <w:rsid w:val="00124B81"/>
     <w:rsid w:val="00141F2F"/>
+    <w:rsid w:val="00144F40"/>
     <w:rsid w:val="001452FC"/>
     <w:rsid w:val="00175BCA"/>
     <w:rsid w:val="00177C06"/>
     <w:rsid w:val="001807AA"/>
     <w:rsid w:val="001C537C"/>
     <w:rsid w:val="001C57AB"/>
     <w:rsid w:val="001D05D8"/>
     <w:rsid w:val="001D20B9"/>
     <w:rsid w:val="001E0F7A"/>
     <w:rsid w:val="001E36AF"/>
     <w:rsid w:val="001E3A2C"/>
     <w:rsid w:val="0020016A"/>
     <w:rsid w:val="0020048E"/>
     <w:rsid w:val="002013EC"/>
     <w:rsid w:val="00224DEE"/>
     <w:rsid w:val="00241CA0"/>
     <w:rsid w:val="00241E23"/>
     <w:rsid w:val="00255397"/>
     <w:rsid w:val="0027096F"/>
     <w:rsid w:val="00271C24"/>
     <w:rsid w:val="00285C89"/>
     <w:rsid w:val="00297694"/>
     <w:rsid w:val="002C32D4"/>
     <w:rsid w:val="002D3ACC"/>
     <w:rsid w:val="002D6F66"/>
+    <w:rsid w:val="00311B73"/>
     <w:rsid w:val="003168FA"/>
+    <w:rsid w:val="003436DC"/>
     <w:rsid w:val="00353C67"/>
     <w:rsid w:val="00367A1F"/>
     <w:rsid w:val="00370B0E"/>
     <w:rsid w:val="00375D5A"/>
     <w:rsid w:val="0038636A"/>
     <w:rsid w:val="003F7B8F"/>
+    <w:rsid w:val="00414F04"/>
     <w:rsid w:val="00415597"/>
     <w:rsid w:val="00422334"/>
     <w:rsid w:val="00446D1E"/>
     <w:rsid w:val="0044767F"/>
     <w:rsid w:val="00454FC6"/>
     <w:rsid w:val="004574D0"/>
     <w:rsid w:val="00467A55"/>
     <w:rsid w:val="0048674D"/>
     <w:rsid w:val="00493337"/>
     <w:rsid w:val="004A43F7"/>
+    <w:rsid w:val="004B02D5"/>
     <w:rsid w:val="004B0E77"/>
     <w:rsid w:val="004B5B0E"/>
     <w:rsid w:val="004D492E"/>
     <w:rsid w:val="004E78A9"/>
     <w:rsid w:val="0050559D"/>
+    <w:rsid w:val="00511721"/>
     <w:rsid w:val="00511A7E"/>
     <w:rsid w:val="00515041"/>
+    <w:rsid w:val="00525C37"/>
     <w:rsid w:val="0054640F"/>
     <w:rsid w:val="00553456"/>
     <w:rsid w:val="0055556C"/>
     <w:rsid w:val="00555D90"/>
     <w:rsid w:val="005803D7"/>
     <w:rsid w:val="00592A39"/>
     <w:rsid w:val="005B4824"/>
     <w:rsid w:val="005D337B"/>
     <w:rsid w:val="005F3A48"/>
     <w:rsid w:val="00603BE3"/>
     <w:rsid w:val="00604B58"/>
     <w:rsid w:val="0061438C"/>
     <w:rsid w:val="006177B9"/>
     <w:rsid w:val="00631CBB"/>
     <w:rsid w:val="00634685"/>
     <w:rsid w:val="00652787"/>
     <w:rsid w:val="006706D9"/>
     <w:rsid w:val="00671F91"/>
+    <w:rsid w:val="0068289A"/>
     <w:rsid w:val="0069031C"/>
     <w:rsid w:val="0069304F"/>
     <w:rsid w:val="006A3A15"/>
     <w:rsid w:val="006B121D"/>
     <w:rsid w:val="006D2E2C"/>
     <w:rsid w:val="006D42EA"/>
+    <w:rsid w:val="006D5054"/>
+    <w:rsid w:val="006E5A9F"/>
     <w:rsid w:val="006F208D"/>
     <w:rsid w:val="00722484"/>
     <w:rsid w:val="007308F7"/>
     <w:rsid w:val="007370EB"/>
     <w:rsid w:val="00744331"/>
     <w:rsid w:val="00772401"/>
     <w:rsid w:val="007916AE"/>
     <w:rsid w:val="0079626B"/>
     <w:rsid w:val="007A7D00"/>
+    <w:rsid w:val="007C1194"/>
     <w:rsid w:val="007C5EF1"/>
     <w:rsid w:val="007C63A7"/>
+    <w:rsid w:val="007D1078"/>
     <w:rsid w:val="007E1ECC"/>
     <w:rsid w:val="007E62CE"/>
     <w:rsid w:val="007F3452"/>
     <w:rsid w:val="00811E2E"/>
     <w:rsid w:val="00813377"/>
     <w:rsid w:val="00826703"/>
     <w:rsid w:val="008419E9"/>
     <w:rsid w:val="00847AC0"/>
     <w:rsid w:val="00862D51"/>
     <w:rsid w:val="008804EF"/>
     <w:rsid w:val="0088459C"/>
     <w:rsid w:val="00894D1E"/>
+    <w:rsid w:val="008967AC"/>
     <w:rsid w:val="008A0E17"/>
     <w:rsid w:val="008A56E7"/>
     <w:rsid w:val="008C4602"/>
     <w:rsid w:val="008C7A41"/>
     <w:rsid w:val="008D27F6"/>
     <w:rsid w:val="008D5AD3"/>
     <w:rsid w:val="008E0544"/>
     <w:rsid w:val="00900BFC"/>
     <w:rsid w:val="00903169"/>
     <w:rsid w:val="00911F90"/>
+    <w:rsid w:val="009256C6"/>
+    <w:rsid w:val="009C6692"/>
     <w:rsid w:val="009D22EE"/>
     <w:rsid w:val="009D56E3"/>
     <w:rsid w:val="00A03F7B"/>
     <w:rsid w:val="00A36478"/>
     <w:rsid w:val="00A47B97"/>
     <w:rsid w:val="00A6479A"/>
     <w:rsid w:val="00A85576"/>
     <w:rsid w:val="00AA104D"/>
     <w:rsid w:val="00AB45A1"/>
     <w:rsid w:val="00AE0569"/>
     <w:rsid w:val="00AF3829"/>
     <w:rsid w:val="00AF5FFD"/>
     <w:rsid w:val="00B35E09"/>
     <w:rsid w:val="00B37770"/>
     <w:rsid w:val="00B46C1F"/>
     <w:rsid w:val="00B46EB5"/>
     <w:rsid w:val="00B517F8"/>
     <w:rsid w:val="00B621E1"/>
     <w:rsid w:val="00B63EC0"/>
     <w:rsid w:val="00B713AC"/>
     <w:rsid w:val="00B85437"/>
     <w:rsid w:val="00BB55B4"/>
     <w:rsid w:val="00BE5E27"/>
     <w:rsid w:val="00BE74C5"/>
     <w:rsid w:val="00BF6184"/>
     <w:rsid w:val="00C07A68"/>
     <w:rsid w:val="00C1331D"/>
     <w:rsid w:val="00C30656"/>
+    <w:rsid w:val="00CA2561"/>
     <w:rsid w:val="00CE39D0"/>
     <w:rsid w:val="00CE52A6"/>
     <w:rsid w:val="00D105D6"/>
     <w:rsid w:val="00D22171"/>
     <w:rsid w:val="00D27D60"/>
     <w:rsid w:val="00D40044"/>
     <w:rsid w:val="00D41849"/>
     <w:rsid w:val="00D554CC"/>
     <w:rsid w:val="00D611FC"/>
     <w:rsid w:val="00D8475F"/>
     <w:rsid w:val="00D8493A"/>
     <w:rsid w:val="00D87048"/>
     <w:rsid w:val="00D92258"/>
     <w:rsid w:val="00D93B45"/>
     <w:rsid w:val="00DA5BB3"/>
     <w:rsid w:val="00DB329D"/>
     <w:rsid w:val="00DB446A"/>
     <w:rsid w:val="00DC170C"/>
     <w:rsid w:val="00DC3F12"/>
     <w:rsid w:val="00DE1A40"/>
     <w:rsid w:val="00E0534C"/>
     <w:rsid w:val="00E31919"/>
     <w:rsid w:val="00E3664B"/>
     <w:rsid w:val="00E40264"/>
     <w:rsid w:val="00E50E99"/>
     <w:rsid w:val="00E700D9"/>
     <w:rsid w:val="00E84BA9"/>
     <w:rsid w:val="00E865B3"/>
     <w:rsid w:val="00EA1726"/>
     <w:rsid w:val="00EB6D72"/>
     <w:rsid w:val="00EC19A4"/>
     <w:rsid w:val="00EC5865"/>
     <w:rsid w:val="00ED4A37"/>
     <w:rsid w:val="00EE168B"/>
     <w:rsid w:val="00EE53BD"/>
     <w:rsid w:val="00F06C8F"/>
     <w:rsid w:val="00F12CF0"/>
     <w:rsid w:val="00F149F4"/>
     <w:rsid w:val="00F25ED4"/>
+    <w:rsid w:val="00F2735E"/>
     <w:rsid w:val="00F30BE5"/>
+    <w:rsid w:val="00F346A5"/>
+    <w:rsid w:val="00F52EFB"/>
     <w:rsid w:val="00F61823"/>
     <w:rsid w:val="00F64E47"/>
     <w:rsid w:val="00F72361"/>
     <w:rsid w:val="00F766F7"/>
     <w:rsid w:val="00F84BE8"/>
+    <w:rsid w:val="00F92970"/>
     <w:rsid w:val="00FA3F45"/>
     <w:rsid w:val="00FA60F6"/>
     <w:rsid w:val="00FB3404"/>
     <w:rsid w:val="00FC676B"/>
     <w:rsid w:val="00FD4B2A"/>
     <w:rsid w:val="00FE6078"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
@@ -4080,65 +4105,58 @@
     <w:name w:val="Buborékszöveg Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="Buborkszveg"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00493337"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rcsostblzat">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normltblzat"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00493337"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="hu-HU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperhivatkozs">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00493337"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lbjegyzetszveg">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="LbjegyzetszvegChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00422334"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -4199,50 +4217,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1845122011">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kepzes-kghf@kbm.gov.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4534,79 +4556,79 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C68D403-7F3C-4DE9-AD4E-7555F75BAF81}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6F63882-220F-4835-8ECC-602C48A27CF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>91</Words>
-  <Characters>628</Characters>
+  <Words>104</Words>
+  <Characters>724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>718</CharactersWithSpaces>
+  <CharactersWithSpaces>827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Horváth Herman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>